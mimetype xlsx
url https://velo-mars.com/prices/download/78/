--- v0 (2026-05-06)
+++ v1 (2026-07-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Гірські велосипеди</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
@@ -531,68 +531,50 @@
     <t>SG1498</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 графіт колеса 24'' покришка GST JET ARMOR рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1499</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 фіолетовий колеса 29'' рама 19'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1500</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-жовтий колеса 29'' рама 19'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://velo-mars.com/g-rskiy-velosiped-hammer-jupiter-fatbike-chorno-zeleniy-kolesa-24/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -966,62 +948,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1416/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/958/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1418/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/967/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/969/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/970/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/971/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/973/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/974/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/984/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1421/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1002/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1008/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1017/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1019/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1039/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1040/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1041/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1042/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1047/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1066/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1075/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1081/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1082/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1083/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1085/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-b-lo-s-riy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-jupiter-fatbike-chorno-chervoniy-kolesa-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-jupiter-fatbike-chorno-zeleniy-kolesa-24/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1416/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/958/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1418/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/967/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/969/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/970/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/971/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/973/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/974/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/984/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1421/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1002/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1008/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1017/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1019/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1039/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1040/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1041/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1042/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1047/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1066/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1075/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1081/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1082/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1083/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1085/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-b-lo-s-riy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:F60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F62" sqref="F62"/>
+      <selection activeCell="F60" sqref="F60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -2022,86 +2004,50 @@
       </c>
       <c r="D59" s="5" t="s">
         <v>169</v>
       </c>
       <c r="E59" s="5"/>
       <c r="F59" s="13">
         <v>9202</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" s="4">
         <v>55</v>
       </c>
       <c r="B60" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C60" s="6" t="s">
         <v>171</v>
       </c>
       <c r="D60" s="5" t="s">
         <v>172</v>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="13">
         <v>9202</v>
-      </c>
-[...34 lines deleted...]
-        <v>7564</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
@@ -2122,52 +2068,50 @@
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
     <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
     <hyperlink ref="D43" r:id="rId_hyperlink_38"/>
     <hyperlink ref="D44" r:id="rId_hyperlink_39"/>
     <hyperlink ref="D45" r:id="rId_hyperlink_40"/>
     <hyperlink ref="D46" r:id="rId_hyperlink_41"/>
     <hyperlink ref="D47" r:id="rId_hyperlink_42"/>
     <hyperlink ref="D48" r:id="rId_hyperlink_43"/>
     <hyperlink ref="D49" r:id="rId_hyperlink_44"/>
     <hyperlink ref="D50" r:id="rId_hyperlink_45"/>
     <hyperlink ref="D51" r:id="rId_hyperlink_46"/>
     <hyperlink ref="D52" r:id="rId_hyperlink_47"/>
     <hyperlink ref="D53" r:id="rId_hyperlink_48"/>
     <hyperlink ref="D54" r:id="rId_hyperlink_49"/>
     <hyperlink ref="D55" r:id="rId_hyperlink_50"/>
     <hyperlink ref="D56" r:id="rId_hyperlink_51"/>
     <hyperlink ref="D57" r:id="rId_hyperlink_52"/>
     <hyperlink ref="D58" r:id="rId_hyperlink_53"/>
     <hyperlink ref="D59" r:id="rId_hyperlink_54"/>
     <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
-    <hyperlink ref="D61" r:id="rId_hyperlink_56"/>
-    <hyperlink ref="D62" r:id="rId_hyperlink_57"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>