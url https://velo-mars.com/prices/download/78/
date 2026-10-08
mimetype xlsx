--- v1 (2026-07-09)
+++ v2 (2026-10-08)
@@ -12,130 +12,112 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="116">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
     <t>Гірські велосипеди</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (грн.)</t>
   </si>
   <si>
-    <t>SG1416</t>
-[...7 lines deleted...]
-  <si>
     <t>SG958</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-червоний колеса 27.5'' рама 18'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/958/</t>
   </si>
   <si>
     <t>SG959</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-червоний колеса 26'' рама 17'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/959/</t>
   </si>
   <si>
     <t>SG960</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-червоний колеса 24'' покришка GST JET ARMOR рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/960/</t>
   </si>
   <si>
     <t>SG1418</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer JUPITER FATBIKE синій колеса 24''</t>
   </si>
   <si>
     <t>https://velo-mars.com/1418/</t>
   </si>
   <si>
-    <t>SG967</t>
-[...7 lines deleted...]
-  <si>
     <t>SG968</t>
   </si>
   <si>
     <t>Гірський велосипед DYNA D50 зелений колеса 24'' рама 16''</t>
   </si>
   <si>
     <t>https://velo-mars.com/968/</t>
   </si>
   <si>
     <t>SG969</t>
   </si>
   <si>
     <t>Гірський велосипед DYNA D50 графіт колеса 24'' рама 16''</t>
   </si>
   <si>
     <t>https://velo-mars.com/969/</t>
   </si>
   <si>
     <t>SG970</t>
   </si>
   <si>
     <t>Гірський велосипед S300 BLAST червоно-золотий колеса 27.5'' рама 18''</t>
   </si>
   <si>
     <t>https://velo-mars.com/970/</t>
@@ -164,399 +146,246 @@
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD зелений колеса 26'' рама 17'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/974/</t>
   </si>
   <si>
     <t>SG975</t>
   </si>
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD зелений колеса 24'' рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/975/</t>
   </si>
   <si>
     <t>SG984</t>
   </si>
   <si>
     <t>Гірський велосипед va210 - 22 M чорно-червоний дискове гальмо</t>
   </si>
   <si>
     <t>https://velo-mars.com/984/</t>
   </si>
   <si>
-    <t>SG1421</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1001</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER фіолетовий колеса 26’’х2,25 рама 17’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1001/</t>
   </si>
   <si>
-    <t>SG1002</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1003</t>
   </si>
   <si>
     <t>Гірський велосипед HAMMER VA210 графіт колеса 20'' магнієва рама</t>
   </si>
   <si>
     <t>https://velo-mars.com/1003/</t>
   </si>
   <si>
     <t>SG1008</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-жовтий колеса 29’’х2,25 рама 19’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1008/</t>
   </si>
   <si>
     <t>SG1009</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER біло-зелений колеса 29’’х2,25 рама 19’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1009/</t>
   </si>
   <si>
-    <t>SG1017</t>
-[...25 lines deleted...]
-  <si>
     <t>SG1030</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-жовтий колеса 26’’х2,25 рама 17’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1030/</t>
   </si>
   <si>
-    <t>SG1039</t>
-[...34 lines deleted...]
-  <si>
     <t>SG1047</t>
   </si>
   <si>
     <t>Гірський велосипед S300 BLAST-NEW чорно-червоний колеса 29'' рама 18''</t>
   </si>
   <si>
     <t>https://velo-mars.com/1047/</t>
   </si>
   <si>
     <t>SG1063</t>
   </si>
   <si>
     <t xml:space="preserve">Гірський велосипед S200 HAMMER чорно-червоний колеса 24''х2,25'' рама 14'' </t>
   </si>
   <si>
     <t>https://velo-mars.com/1063/</t>
   </si>
   <si>
-    <t>SG1066</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1075</t>
   </si>
   <si>
     <t>Гірський велосипед S300 BLAST чорно-червоний колеса 20'' рама 11''</t>
   </si>
   <si>
     <t>https://velo-mars.com/1075/</t>
   </si>
   <si>
     <t>SG1081</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-зелений колеса 29’’х2,25 рама 19’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1081/</t>
   </si>
   <si>
     <t>SG1082</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-червоний колеса 29’’х2,25 рама 19’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1082/</t>
   </si>
   <si>
     <t>SG1083</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-червоний колеса 20''х2,25, рама 12''</t>
   </si>
   <si>
     <t>https://velo-mars.com/1083/</t>
   </si>
   <si>
     <t>SG1085</t>
   </si>
   <si>
     <t>Гірський велосипед S200 HAMMER чорно-червоний колеса 26’’х2,25 рама 17’’</t>
   </si>
   <si>
     <t>https://velo-mars.com/1085/</t>
   </si>
   <si>
-    <t>SG1086</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1478</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-синій колеса 27,5'' рама 18'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-27-5-rama-18-promp-dshipnik/</t>
   </si>
   <si>
-    <t>SG1480</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1481</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 фіолетовий колеса 27.5'' рама 18'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-27-5-rama-18-promp-dshipnik/</t>
   </si>
   <si>
-    <t>SG1482</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1479</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-жовтий колеса 27.5'' рама 18'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-27-5-rama-18-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1484</t>
   </si>
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD синій колеса 26'' рама 17'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-26-rama-17-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1485</t>
   </si>
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD чорно-червоний колеса 26'' рама 17'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-26-rama-17-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1487</t>
   </si>
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD синій колеса 24'' рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-24-rama-14-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1488</t>
   </si>
   <si>
     <t>Гірський велосипед S700 Mercury OVERLORD чорно-червоний колеса 24'' рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-24-rama-14-promp-dshipnik/</t>
   </si>
   <si>
-    <t>SG1489</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1491</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 фіолетовий колеса 26'' рама 17'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-26-rama-17-promp-dshipnik/</t>
   </si>
   <si>
-    <t>SG1493</t>
-[...7 lines deleted...]
-  <si>
     <t>SG1495</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-синій колеса 24'' покришка GST JET ARMOR рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1496</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-жовтий колеса 24'' покришка GST JET ARMOR рама 14'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1499</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 фіолетовий колеса 29'' рама 19'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/</t>
   </si>
   <si>
     <t>SG1500</t>
   </si>
   <si>
     <t>Гірський велосипед Hammer NEW S200 чорно-жовтий колеса 29'' рама 19'' промпідшипник</t>
   </si>
   <si>
     <t>https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
@@ -948,62 +777,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1416/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/958/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1418/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/967/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/969/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/970/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/971/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/973/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/974/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/975/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/984/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1421/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1002/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1008/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1017/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1019/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1026/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1039/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1040/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1041/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1042/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1047/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1066/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1075/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1081/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1082/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1083/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1085/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1086/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-b-lo-s-riy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-b-lo-chervoniy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-graf-t-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/958/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/959/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/960/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1418/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/968/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/969/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/970/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/971/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/973/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/974/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/975/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/984/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1001/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1003/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1008/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1009/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1030/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1047/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1063/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1075/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1081/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1082/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1083/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/1085/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-27-5-rama-18-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-sin-y-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-s700-mercury-overlord-chorno-chervoniy-kolesa-24-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-26-rama-17-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-sin-y-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-24-pokrishka-gst-jet-armor-rama-14-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-f-oletoviy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://velo-mars.com/g-rskiy-velosiped-hammer-new-s200-chorno-zhovtiy-kolesa-29-rama-19-promp-dshipnik/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F60"/>
+  <dimension ref="A1:F41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F60" sqref="F60"/>
+      <selection activeCell="F41" sqref="F41"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" s="2" t="s">
         <v>1</v>
@@ -1027,1091 +856,730 @@
       <c r="D5" s="11" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="12" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="14" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" s="4">
         <v>1</v>
       </c>
       <c r="B6" s="9" t="s">
         <v>8</v>
       </c>
       <c r="C6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="13">
-        <v>9202</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" s="4">
         <v>2</v>
       </c>
       <c r="B7" s="9" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="6" t="s">
         <v>12</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>13</v>
       </c>
       <c r="E7" s="5"/>
       <c r="F7" s="13">
-        <v>8866</v>
+        <v>8782</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" s="4">
         <v>3</v>
       </c>
       <c r="B8" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C8" s="6" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="13">
-        <v>8782</v>
+        <v>8572</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" s="4">
         <v>4</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C9" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>19</v>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="13">
-        <v>8572</v>
+        <v>7564</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" s="4">
         <v>5</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C10" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="13">
-        <v>7564</v>
+        <v>6261</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" s="4">
         <v>6</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>23</v>
       </c>
       <c r="C11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="D11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="13">
         <v>6261</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="4">
         <v>7</v>
       </c>
       <c r="B12" s="9" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="6" t="s">
         <v>27</v>
       </c>
       <c r="D12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="13">
-        <v>6261</v>
+        <v>8488</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>8</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>29</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>30</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>31</v>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="13">
-        <v>6261</v>
+        <v>8488</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" s="4">
         <v>9</v>
       </c>
       <c r="B14" s="9" t="s">
         <v>32</v>
       </c>
       <c r="C14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="D14" s="5" t="s">
         <v>34</v>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="13">
-        <v>8488</v>
+        <v>9454</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" s="4">
         <v>10</v>
       </c>
       <c r="B15" s="9" t="s">
         <v>35</v>
       </c>
       <c r="C15" s="6" t="s">
         <v>36</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>37</v>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="13">
-        <v>8488</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" s="4">
         <v>11</v>
       </c>
       <c r="B16" s="9" t="s">
         <v>38</v>
       </c>
       <c r="C16" s="6" t="s">
         <v>39</v>
       </c>
       <c r="D16" s="5" t="s">
         <v>40</v>
       </c>
       <c r="E16" s="5"/>
       <c r="F16" s="13">
-        <v>9454</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" s="4">
         <v>12</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="6" t="s">
         <v>42</v>
       </c>
       <c r="D17" s="5" t="s">
         <v>43</v>
       </c>
-      <c r="E17" s="5"/>
+      <c r="E17" s="5">
+        <v>1</v>
+      </c>
       <c r="F17" s="13">
-        <v>8866</v>
+        <v>6975</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" s="4">
         <v>13</v>
       </c>
       <c r="B18" s="9" t="s">
         <v>44</v>
       </c>
       <c r="C18" s="6" t="s">
         <v>45</v>
       </c>
       <c r="D18" s="5" t="s">
         <v>46</v>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="13">
-        <v>8866</v>
+        <v>8782</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" s="4">
         <v>14</v>
       </c>
       <c r="B19" s="9" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="6" t="s">
         <v>48</v>
       </c>
       <c r="D19" s="5" t="s">
         <v>49</v>
       </c>
-      <c r="E19" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E19" s="5"/>
       <c r="F19" s="13">
-        <v>6975</v>
+        <v>5967</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" s="4">
         <v>15</v>
       </c>
       <c r="B20" s="9" t="s">
         <v>50</v>
       </c>
       <c r="C20" s="6" t="s">
         <v>51</v>
       </c>
       <c r="D20" s="5" t="s">
         <v>52</v>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="13">
-        <v>8866</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" s="4">
         <v>16</v>
       </c>
       <c r="B21" s="9" t="s">
         <v>53</v>
       </c>
       <c r="C21" s="6" t="s">
         <v>54</v>
       </c>
       <c r="D21" s="5" t="s">
         <v>55</v>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="13">
-        <v>8782</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" s="4">
         <v>17</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="6" t="s">
         <v>57</v>
       </c>
       <c r="D22" s="5" t="s">
         <v>58</v>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="13">
-        <v>6429</v>
+        <v>8782</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" s="4">
         <v>18</v>
       </c>
       <c r="B23" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C23" s="6" t="s">
         <v>60</v>
       </c>
       <c r="D23" s="5" t="s">
         <v>61</v>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="13">
-        <v>5967</v>
+        <v>8740</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" s="4">
         <v>19</v>
       </c>
       <c r="B24" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C24" s="6" t="s">
         <v>63</v>
       </c>
       <c r="D24" s="5" t="s">
         <v>64</v>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="13">
-        <v>8824</v>
+        <v>8488</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" s="4">
         <v>20</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C25" s="6" t="s">
         <v>66</v>
       </c>
       <c r="D25" s="5" t="s">
         <v>67</v>
       </c>
-      <c r="E25" s="5"/>
+      <c r="E25" s="5">
+        <v>2</v>
+      </c>
       <c r="F25" s="13">
-        <v>8824</v>
+        <v>7648</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" s="4">
         <v>21</v>
       </c>
       <c r="B26" s="9" t="s">
         <v>68</v>
       </c>
       <c r="C26" s="6" t="s">
         <v>69</v>
       </c>
       <c r="D26" s="5" t="s">
         <v>70</v>
       </c>
       <c r="E26" s="5"/>
       <c r="F26" s="13">
-        <v>9790</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" s="4">
         <v>22</v>
       </c>
       <c r="B27" s="9" t="s">
         <v>71</v>
       </c>
       <c r="C27" s="6" t="s">
         <v>72</v>
       </c>
       <c r="D27" s="5" t="s">
         <v>73</v>
       </c>
       <c r="E27" s="5"/>
       <c r="F27" s="13">
-        <v>9790</v>
+        <v>8824</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" s="4">
         <v>23</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>74</v>
       </c>
       <c r="C28" s="6" t="s">
         <v>75</v>
       </c>
       <c r="D28" s="5" t="s">
         <v>76</v>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="13">
-        <v>8824</v>
+        <v>7774</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" s="4">
         <v>24</v>
       </c>
       <c r="B29" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C29" s="6" t="s">
         <v>78</v>
       </c>
       <c r="D29" s="5" t="s">
         <v>79</v>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="13">
         <v>8782</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" s="4">
         <v>25</v>
       </c>
       <c r="B30" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C30" s="6" t="s">
         <v>81</v>
       </c>
       <c r="D30" s="5" t="s">
         <v>82</v>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="13">
-        <v>9496</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" s="4">
         <v>26</v>
       </c>
       <c r="B31" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C31" s="6" t="s">
         <v>84</v>
       </c>
       <c r="D31" s="5" t="s">
         <v>85</v>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="13">
-        <v>9496</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" s="4">
         <v>27</v>
       </c>
       <c r="B32" s="9" t="s">
         <v>86</v>
       </c>
       <c r="C32" s="6" t="s">
         <v>87</v>
       </c>
       <c r="D32" s="5" t="s">
         <v>88</v>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="13">
-        <v>9286</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" s="4">
         <v>28</v>
       </c>
       <c r="B33" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C33" s="6" t="s">
         <v>90</v>
       </c>
       <c r="D33" s="5" t="s">
         <v>91</v>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="13">
-        <v>9286</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" s="4">
         <v>29</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C34" s="6" t="s">
         <v>93</v>
       </c>
       <c r="D34" s="5" t="s">
         <v>94</v>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="13">
-        <v>8740</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" s="4">
         <v>30</v>
       </c>
       <c r="B35" s="9" t="s">
         <v>95</v>
       </c>
       <c r="C35" s="6" t="s">
         <v>96</v>
       </c>
       <c r="D35" s="5" t="s">
         <v>97</v>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="13">
-        <v>8488</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" s="4">
         <v>31</v>
       </c>
       <c r="B36" s="9" t="s">
         <v>98</v>
       </c>
       <c r="C36" s="6" t="s">
         <v>99</v>
       </c>
       <c r="D36" s="5" t="s">
         <v>100</v>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="13">
-        <v>9496</v>
+        <v>8866</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" s="4">
         <v>32</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>101</v>
       </c>
       <c r="C37" s="6" t="s">
         <v>102</v>
       </c>
       <c r="D37" s="5" t="s">
         <v>103</v>
       </c>
-      <c r="E37" s="5">
-[...1 lines deleted...]
-      </c>
+      <c r="E37" s="5"/>
       <c r="F37" s="13">
-        <v>7648</v>
+        <v>8782</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" s="4">
         <v>33</v>
       </c>
       <c r="B38" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C38" s="6" t="s">
         <v>105</v>
       </c>
       <c r="D38" s="5" t="s">
         <v>106</v>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="13">
-        <v>8824</v>
+        <v>8572</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" s="4">
         <v>34</v>
       </c>
       <c r="B39" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C39" s="6" t="s">
         <v>108</v>
       </c>
       <c r="D39" s="5" t="s">
         <v>109</v>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="13">
-        <v>8824</v>
+        <v>8572</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" s="4">
         <v>35</v>
       </c>
       <c r="B40" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C40" s="6" t="s">
         <v>111</v>
       </c>
       <c r="D40" s="5" t="s">
         <v>112</v>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="13">
-        <v>7774</v>
+        <v>9202</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" s="4">
         <v>36</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>113</v>
       </c>
       <c r="C41" s="6" t="s">
         <v>114</v>
       </c>
       <c r="D41" s="5" t="s">
         <v>115</v>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="13">
-        <v>8782</v>
-[...340 lines deleted...]
-      <c r="F60" s="13">
         <v>9202</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A4:F4"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D6" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D7" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D8" r:id="rId_hyperlink_3"/>
     <hyperlink ref="D9" r:id="rId_hyperlink_4"/>
     <hyperlink ref="D10" r:id="rId_hyperlink_5"/>
     <hyperlink ref="D11" r:id="rId_hyperlink_6"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_7"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_8"/>
     <hyperlink ref="D14" r:id="rId_hyperlink_9"/>
     <hyperlink ref="D15" r:id="rId_hyperlink_10"/>
     <hyperlink ref="D16" r:id="rId_hyperlink_11"/>
     <hyperlink ref="D17" r:id="rId_hyperlink_12"/>
     <hyperlink ref="D18" r:id="rId_hyperlink_13"/>
     <hyperlink ref="D19" r:id="rId_hyperlink_14"/>
     <hyperlink ref="D20" r:id="rId_hyperlink_15"/>
     <hyperlink ref="D21" r:id="rId_hyperlink_16"/>
     <hyperlink ref="D22" r:id="rId_hyperlink_17"/>
     <hyperlink ref="D23" r:id="rId_hyperlink_18"/>
     <hyperlink ref="D24" r:id="rId_hyperlink_19"/>
     <hyperlink ref="D25" r:id="rId_hyperlink_20"/>
     <hyperlink ref="D26" r:id="rId_hyperlink_21"/>
     <hyperlink ref="D27" r:id="rId_hyperlink_22"/>
     <hyperlink ref="D28" r:id="rId_hyperlink_23"/>
     <hyperlink ref="D29" r:id="rId_hyperlink_24"/>
     <hyperlink ref="D30" r:id="rId_hyperlink_25"/>
     <hyperlink ref="D31" r:id="rId_hyperlink_26"/>
     <hyperlink ref="D32" r:id="rId_hyperlink_27"/>
     <hyperlink ref="D33" r:id="rId_hyperlink_28"/>
     <hyperlink ref="D34" r:id="rId_hyperlink_29"/>
     <hyperlink ref="D35" r:id="rId_hyperlink_30"/>
     <hyperlink ref="D36" r:id="rId_hyperlink_31"/>
     <hyperlink ref="D37" r:id="rId_hyperlink_32"/>
     <hyperlink ref="D38" r:id="rId_hyperlink_33"/>
     <hyperlink ref="D39" r:id="rId_hyperlink_34"/>
     <hyperlink ref="D40" r:id="rId_hyperlink_35"/>
     <hyperlink ref="D41" r:id="rId_hyperlink_36"/>
-    <hyperlink ref="D42" r:id="rId_hyperlink_37"/>
-[...17 lines deleted...]
-    <hyperlink ref="D60" r:id="rId_hyperlink_55"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>